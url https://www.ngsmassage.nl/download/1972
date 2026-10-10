--- v0 (2026-05-23)
+++ v1 (2026-10-10)
@@ -1,57 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1BCB2F38" w14:textId="77777777" w:rsidR="00C420E1" w:rsidRDefault="00C420E1" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AC28868" w14:textId="34A6D2EF" w:rsidR="00723AC2" w:rsidRPr="00BF7E34" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
@@ -142,83 +139,85 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dossiernummer:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1286964352"/>
           <w:placeholder>
             <w:docPart w:val="2505B3241D6945E08F699CA61CFC19EB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Datum onderzoek:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-2119828783"/>
           <w:placeholder>
             <w:docPart w:val="EC477567A7D94DDDAD44073A31665A03"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D29FD36" w14:textId="77777777" w:rsidR="00723AC2" w:rsidRPr="00723AC2" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000" w:themeColor="text1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -240,159 +239,163 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Naam masseur:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="786010207"/>
           <w:placeholder>
             <w:docPart w:val="D2B215A1AF8047568F03FD1B692F8E1F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00162AFE" w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>NGS-nummer:</w:t>
       </w:r>
       <w:r w:rsidR="00162AFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-2031091612"/>
           <w:placeholder>
             <w:docPart w:val="D12DC465E2B74552842AC0859180888D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00162AFE" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00162AFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Telefoonnummer:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1898665788"/>
           <w:placeholder>
             <w:docPart w:val="7E5E4CB4A4AC4E45BA5516C5DB845930"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>E-mailadres:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1004972066"/>
           <w:placeholder>
             <w:docPart w:val="B9BC4B20FE6047609F05F146901BF9ED"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3A967FE6" w14:textId="77777777" w:rsidR="00723AC2" w:rsidRPr="00723AC2" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000" w:themeColor="text1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -408,345 +411,355 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Naam:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1190836374"/>
           <w:placeholder>
             <w:docPart w:val="960F9829205D48018C7DCAEE696E276C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Geboortedatum:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1074426489"/>
           <w:placeholder>
             <w:docPart w:val="CF5DF9D483754329AAA6F4AD41C4A1F4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Geslacht: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1075784194"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009130D3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Man </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="947508935"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009130D3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vrouw </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="1114713087"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009130D3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> n.v.t.</w:t>
       </w:r>
       <w:r w:rsidR="00D96F94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D96F94" w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Adres:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="156272220"/>
           <w:placeholder>
             <w:docPart w:val="2468EBE5DECA469D904F270042E7E49D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D96F94" w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Postcode + plaats:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="1733894556"/>
           <w:placeholder>
             <w:docPart w:val="4DBB7FB479584F6D996977DD2333D936"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D96F94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D96F94" w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Telefoonnummer:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-203946334"/>
           <w:placeholder>
             <w:docPart w:val="706B12F2239E42809285386E6A73B85F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D96F94" w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beroep:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1241015366"/>
           <w:placeholder>
             <w:docPart w:val="70FC1F16537F4443AA19567D6293A4FE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D96F94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Reden bezoek: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-131713386"/>
           <w:placeholder>
             <w:docPart w:val="EFA3BF9280FE4022ADC11FFFFE68EB8E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0AB40726" w14:textId="77777777" w:rsidR="00D96F94" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -798,228 +811,322 @@
       </w:pPr>
       <w:r w:rsidRPr="00D96F94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sociale anamnese</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="-1547367459"/>
         <w:placeholder>
           <w:docPart w:val="E7DB49B0ACE14BFCBC33F03DE23394D8"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="68A08F72" w14:textId="347D6AD2" w:rsidR="00BF7E34" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0DD2692D" w14:textId="77777777" w:rsidR="00D96F94" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
+    <w:p w14:paraId="26A57F38" w14:textId="3191D2AA" w:rsidR="00F00CAD" w:rsidRDefault="00F00CAD" w:rsidP="00F00CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dagelijkse bezigheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE13A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ADL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:id w:val="643083294"/>
+        <w:placeholder>
+          <w:docPart w:val="7FEB31592250405A97D044859B85DEB9"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="360E4D1A" w14:textId="77777777" w:rsidR="00F00CAD" w:rsidRDefault="00F00CAD" w:rsidP="00F00CAD">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003F1CAE">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0DD2692D" w14:textId="3665C755" w:rsidR="00D96F94" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sportbelasting:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="975489846"/>
         <w:placeholder>
           <w:docPart w:val="DCDC9A7A014E40B18D23652255325859"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="5BD8D88A" w14:textId="1FDBBD5D" w:rsidR="00D96F94" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2AAAE4BD" w14:textId="3C05A2FD" w:rsidR="00D96F94" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
+    <w:p w14:paraId="2AAAE4BD" w14:textId="17C49479" w:rsidR="00D96F94" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Blessure</w:t>
       </w:r>
       <w:r w:rsidR="00D96F94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00781D81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/klachten</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00162AFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>op dit moment</w:t>
+      </w:r>
+      <w:r w:rsidR="006F322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D96F94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="2118797263"/>
         <w:placeholder>
           <w:docPart w:val="2ED6107C95E4419AB856DDC2B46A102B"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="583E4CCA" w14:textId="0FB27B29" w:rsidR="00D96F94" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="679490FC" w14:textId="77777777" w:rsidR="00D96F94" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
+    <w:p w14:paraId="679490FC" w14:textId="7456E321" w:rsidR="00D96F94" w:rsidRDefault="00723AC2" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Blessures (verleden):</w:t>
+        <w:t>Blessures</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/klachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (verleden):</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="378212897"/>
         <w:placeholder>
           <w:docPart w:val="77B4966C626C4641AFE15E5C027C9D4F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="78113D79" w14:textId="61AEA291" w:rsidR="00D96F94" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="18256874" w14:textId="07182878" w:rsidR="00D96F94" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gezondheid:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="1470786352"/>
         <w:placeholder>
           <w:docPart w:val="1B6DF3B8682941E88127571DAFADFB0C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="732BF057" w14:textId="3001DF08" w:rsidR="00D96F94" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="54EFD870" w14:textId="77777777" w:rsidR="00D96F94" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1030,73 +1137,73 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4485EA00" w14:textId="78F7C93B" w:rsidR="00D96F94" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000" w:themeColor="text1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INSPECTIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DF3736" w14:textId="559D116D" w:rsidR="00D96F94" w:rsidRPr="007204DA" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
+    <w:p w14:paraId="34DF3736" w14:textId="563B28C9" w:rsidR="00D96F94" w:rsidRPr="007204DA" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="672DC482" wp14:editId="5DFB5705">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="672DC482" wp14:editId="674FE17F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1557655</wp:posOffset>
+                  <wp:posOffset>1443355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>440690</wp:posOffset>
+                  <wp:posOffset>678815</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="295275" cy="276225"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="6968" y="0"/>
                     <wp:lineTo x="0" y="7448"/>
                     <wp:lineTo x="0" y="10428"/>
                     <wp:lineTo x="1394" y="20855"/>
                     <wp:lineTo x="19510" y="20855"/>
                     <wp:lineTo x="20903" y="10428"/>
                     <wp:lineTo x="20903" y="7448"/>
                     <wp:lineTo x="13935" y="0"/>
                     <wp:lineTo x="6968" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="404479979" name="Ster: 5 punten 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -1123,137 +1230,153 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="09055027" id="Ster: 5 punten 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:122.65pt;margin-top:34.7pt;width:23.25pt;height:21.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" coordsize="295275,276225" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYBG+vfQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2Bpl2DOkXWosOA&#10;og3WDj0rspQYkEWNUuJkv36U7DhdW+ww7CJLIvlIPj/q8mrXGrZV6BuwFS9Ocs6UlVA3dlXxH0+3&#10;nz5z5oOwtTBgVcX3yvOr2ccPl52bqhLWYGqFjECsn3au4usQ3DTLvFyrVvgTcMqSUQO2ItARV1mN&#10;oiP01mRlnp9lHWDtEKTynm5veiOfJXytlQwPWnsVmKk41RbSimldxjWbXYrpCoVbN3IoQ/xDFa1o&#10;LCUdoW5EEGyDzRuotpEIHnQ4kdBmoHUjVeqBuinyV908roVTqRcix7uRJv//YOX99tEtkGjonJ96&#10;2sYudhrb+KX62C6RtR/JUrvAJF2WF5PyfMKZJFN5flaWk0hmdgx26MNXBS2Lm4qTCnCSOBLbOx96&#10;34NPTObBNPVtY0w64Gp5bZBtRfxx+UXxZT7A/+FmbHS2EMN6xHiTHXtJu7A3KvoZ+11p1tSx+lRJ&#10;kpka8wgplQ1Fb1qLWvXpi0meJ6VQc2NEajUBRmRN+UfsASBK+C12X+XgH0NVUukYnP+tsD54jEiZ&#10;wYYxuG0s4HsAhroaMvf+B5J6aiJLS6j3C2QI/Yx4J28b+nF3woeFQBoKGh8a9PBAizbQVRyGHWdr&#10;wF/v3Ud/0ipZOetoyEgFPzcCFWfmmyUVXxSnp3Eq0+F0cl7SAV9ali8tdtNeA8mhoCfFybSN/sEc&#10;thqhfab3YB6zkklYSbkrLgMeDtehH356UaSaz5MbTaIT4c4+OhnBI6tRl0+7Z4FuUG8g2d/DYSDF&#10;9JWGe98YaWG+CaCbJPAjrwPfNMVJOMOLE5+Jl+fkdXwXZ78BAAD//wMAUEsDBBQABgAIAAAAIQCp&#10;cEQx4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swuIjSBL07Tx1pjS&#10;GhNvW3YElJ1Fdtviv3d60uNkvrz3vWIx2V6ccPSdIwXxLAKBVDvTUaPgdf989wjCB01G945QwQ96&#10;WJTXV4XOjTtThaddaASHkM+1gjaEIZfS1y1a7WduQOLfhxutDnyOjTSjPnO47WUSRXNpdUfc0OoB&#10;Vy3WX7uj5ZLVe9WZzfZzud18965K12/rl71StzfT8glEwCn8wXDRZ3Uo2engjmS86BUk6cM9owrm&#10;WQqCgSSLecuByTjJQJaF/D+h/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAYBG+vfQIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpcEQx&#10;4AAAAAoBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" path="m,105508r112786,1l147638,r34851,105509l295275,105508r-91246,65208l238882,276224,147638,211016,56393,276224,91246,170716,,105508xe" fillcolor="#0091ba" stroked="f" strokeweight="1.5pt">
+              <v:shape w14:anchorId="34EBB33E" id="Ster: 5 punten 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:113.65pt;margin-top:53.45pt;width:23.25pt;height:21.75pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" coordsize="295275,276225" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYBG+vfQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2Bpl2DOkXWosOA&#10;og3WDj0rspQYkEWNUuJkv36U7DhdW+ww7CJLIvlIPj/q8mrXGrZV6BuwFS9Ocs6UlVA3dlXxH0+3&#10;nz5z5oOwtTBgVcX3yvOr2ccPl52bqhLWYGqFjECsn3au4usQ3DTLvFyrVvgTcMqSUQO2ItARV1mN&#10;oiP01mRlnp9lHWDtEKTynm5veiOfJXytlQwPWnsVmKk41RbSimldxjWbXYrpCoVbN3IoQ/xDFa1o&#10;LCUdoW5EEGyDzRuotpEIHnQ4kdBmoHUjVeqBuinyV908roVTqRcix7uRJv//YOX99tEtkGjonJ96&#10;2sYudhrb+KX62C6RtR/JUrvAJF2WF5PyfMKZJFN5flaWk0hmdgx26MNXBS2Lm4qTCnCSOBLbOx96&#10;34NPTObBNPVtY0w64Gp5bZBtRfxx+UXxZT7A/+FmbHS2EMN6xHiTHXtJu7A3KvoZ+11p1tSx+lRJ&#10;kpka8wgplQ1Fb1qLWvXpi0meJ6VQc2NEajUBRmRN+UfsASBK+C12X+XgH0NVUukYnP+tsD54jEiZ&#10;wYYxuG0s4HsAhroaMvf+B5J6aiJLS6j3C2QI/Yx4J28b+nF3woeFQBoKGh8a9PBAizbQVRyGHWdr&#10;wF/v3Ud/0ipZOetoyEgFPzcCFWfmmyUVXxSnp3Eq0+F0cl7SAV9ali8tdtNeA8mhoCfFybSN/sEc&#10;thqhfab3YB6zkklYSbkrLgMeDtehH356UaSaz5MbTaIT4c4+OhnBI6tRl0+7Z4FuUG8g2d/DYSDF&#10;9JWGe98YaWG+CaCbJPAjrwPfNMVJOMOLE5+Jl+fkdXwXZ78BAAD//wMAUEsDBBQABgAIAAAAIQBd&#10;5M6s3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/JTsMwEL0j8Q/WIHGjNqEUCHGqqhW3CjUt&#10;QuLmxkMSsMchdtvw9wwnOL5Fbynmo3fiiEPsAmm4nigQSHWwHTUaXnZPV/cgYjJkjQuEGr4xwrw8&#10;PytMbsOJKjxuUyM4hGJuNLQp9bmUsW7RmzgJPRJr72HwJjEcGmkHc+Jw72Sm1Ex60xE3tKbHZYv1&#10;5/bguWT5VnV2vflYbNZfLlTT1evqeaf15cW4eASRcEx/Zvidz9Oh5E37cCAbhdOQZXc3bGVBzR5A&#10;sIMJPrNn5lZNQZaF/P+h/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAYBG+vfQIAAF8F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBd5M6s3QAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" path="m,105508r112786,1l147638,r34851,105509l295275,105508r-91246,65208l238882,276224,147638,211016,56393,276224,91246,170716,,105508xe" fillcolor="#0091ba" stroked="f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,105508;112786,105509;147638,0;182489,105509;295275,105508;204029,170716;238882,276224;147638,211016;56393,276224;91246,170716;0,105508" o:connectangles="0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D96F94" w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Geef in de afbeelding de bevinding aan. Visualiseer probleemgebieden ter oriëntatie</w:t>
       </w:r>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007204DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tip: kopieer</w:t>
       </w:r>
       <w:r w:rsidR="007204DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> en plak</w:t>
       </w:r>
       <w:r w:rsidRPr="007204DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> de ster </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00162AFE">
+        <w:t xml:space="preserve"> de ster</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>en/</w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="007204DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">of pijl en sleep deze in de afbeelding. </w:t>
+        <w:t>pijl</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/loodlijn horizontaal/loodlijn verticaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007204DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en sleep deze in de afbeelding. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3943DA" w14:textId="2B680592" w:rsidR="008040A4" w:rsidRPr="008040A4" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
+    <w:p w14:paraId="7085F30A" w14:textId="77777777" w:rsidR="00C16793" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27850B13" wp14:editId="3774E30D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27850B13" wp14:editId="3774E30D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>709930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>307975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="447675" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="14706" y="0"/>
                     <wp:lineTo x="0" y="3600"/>
                     <wp:lineTo x="0" y="16200"/>
                     <wp:lineTo x="14706" y="19800"/>
                     <wp:lineTo x="18383" y="19800"/>
                     <wp:lineTo x="21140" y="12600"/>
                     <wp:lineTo x="21140" y="7200"/>
                     <wp:lineTo x="18383" y="0"/>
                     <wp:lineTo x="14706" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="1359339818" name="Pijl: rechts 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1318,316 +1441,524 @@
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
                 <v:handles>
                   <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Pijl: rechts 6" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:55.9pt;margin-top:24.25pt;width:35.25pt;height:18pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiUSATgQIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20H6VdQp8hadBhQ&#10;tEXboWdFlmIDsqhRSpzs14+SHadrix2GXWRRJB/JZ5IXl9vWsI1C34AteXGUc6ashKqxq5L/eL75&#10;csaZD8JWwoBVJd8pzy/nnz9ddG6mJlCDqRQyArF+1rmS1yG4WZZ5WatW+CNwypJSA7YikIirrELR&#10;EXprskmen2QdYOUQpPKeXq97JZ8nfK2VDPdaexWYKTnlFtKJ6VzGM5tfiNkKhasbOaQh/iGLVjSW&#10;go5Q1yIItsbmHVTbSAQPOhxJaDPQupEq1UDVFPmbap5q4VSqhcjxbqTJ/z9Yebd5cg9INHTOzzxd&#10;YxVbjW38Un5sm8jajWSpbWCSHqfT05PTY84kqSaTs5M8kZkdnB368E1By+Kl5Nis6rBAhC4RJTa3&#10;PlBYctgbxogeTFPdNMYkAVfLK4NsI+Lfy8+Lr4v4w8jlDzNjo7GF6Nar40t2KCjdws6oaGfso9Ks&#10;qaiEScok9Zoa4wgplQ1Fr6pFpfrwxXE+Vjh6pFwSYETWFH/EHgBiH7/H7rMc7KOrSq06Oud/S6x3&#10;Hj1SZLBhdG4bC/gRgKGqhsi9/Z6knprI0hKq3QMyhH5QvJM3Df29W+HDg0CaDJohmvZwT4c20JUc&#10;hhtnNeCvj96jPTUsaTnraNJK7n+uBSrOzHdLrXxeTKdxNJMwPT6dkICvNcvXGrtur4DaoaC94mS6&#10;Rvtg9leN0L7QUljEqKQSVlLsksuAe+Eq9BuA1opUi0Uyo3F0ItzaJycjeGQ19uXz9kWgG1o4UO/f&#10;wX4qxexND/e20dPCYh1AN6nBD7wOfNMop8YZ1k7cFa/lZHVYjvPfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAyvgL+98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUsDMRSE74L/ITzBi9js1rbEdbNF&#10;FrwIgq0WPb4mz83iJlmStF3/velJj8MMM9/U68kO7Egh9t5JKGcFMHLK6951Et7fnm4FsJjQaRy8&#10;Iwk/FGHdXF7UWGl/chs6blPHcomLFUowKY0V51EZshhnfiSXvS8fLKYsQ8d1wFMutwOfF8WKW+xd&#10;XjA4UmtIfW8PVsJn3N2Lm1f1sQvts1CjxxfTrqS8vpoeH4AlmtJfGM74GR2azLT3B6cjG7Iuy4ye&#10;JCzEEtg5IOZ3wPYSxGIJvKn5/wfNLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCiUSAT&#10;gQIAAGQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDK&#10;+Av73wAAAAkBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" adj="16085" fillcolor="#0091ba" stroked="f" strokeweight="1.5pt">
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D96F94" w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Locatie van de klacht = </w:t>
+        <w:t xml:space="preserve">Locatie van de klacht </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CA84B0" w14:textId="4FFB6D23" w:rsidR="00D96F94" w:rsidRPr="008040A4" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
+    <w:p w14:paraId="17CA84B0" w14:textId="5DC9ADBC" w:rsidR="00D96F94" w:rsidRPr="008040A4" w:rsidRDefault="00063254" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008040A4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B677278" wp14:editId="10F0CDCD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1538605</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>187960</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1685925" cy="447675"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="244" y="7353"/>
+                <wp:lineTo x="244" y="12868"/>
+                <wp:lineTo x="21234" y="12868"/>
+                <wp:lineTo x="21234" y="7353"/>
+                <wp:lineTo x="244" y="7353"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="1497477276" name="Afbeelding 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1497477276" name="Afbeelding 1497477276"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1685925" cy="447675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00D96F94" w:rsidRPr="008040A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Statiek</w:t>
       </w:r>
-      <w:r w:rsidRPr="008040A4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008040A4">
+      <w:r w:rsidR="00D96F94" w:rsidRPr="008040A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96F94" w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DC8301" w14:textId="0C4B1123" w:rsidR="00D96F94" w:rsidRPr="00D96F94" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
+    <w:p w14:paraId="74DC8301" w14:textId="1D1ADCBE" w:rsidR="00D96F94" w:rsidRDefault="003A10A4" w:rsidP="00BF7E34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Loodlijn</w:t>
+      </w:r>
+      <w:r w:rsidR="0041508D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00226177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">horizontaal </w:t>
+      </w:r>
+      <w:r w:rsidR="001C228C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFE6277" w14:textId="2A931787" w:rsidR="0041508D" w:rsidRPr="003A10A4" w:rsidRDefault="0041508D" w:rsidP="00BF7E34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loodlijn </w:t>
+      </w:r>
+      <w:r w:rsidR="00226177">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verticaal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7C6BD4" w14:textId="13B5EE9A" w:rsidR="00D96F94" w:rsidRPr="00D96F94" w:rsidRDefault="00C16793" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3683700A" wp14:editId="2E07316A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-1786890</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1708150</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4152265" cy="447675"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="717" y="13542"/>
+                <wp:lineTo x="20834" y="13542"/>
+                <wp:lineTo x="20834" y="8946"/>
+                <wp:lineTo x="717" y="8946"/>
+                <wp:lineTo x="717" y="13542"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="42999223" name="Afbeelding 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1497477276" name="Afbeelding 1497477276"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4152265" cy="447675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
       <w:r w:rsidRPr="00D96F94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F6F6988" wp14:editId="25345E9D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F6F6988" wp14:editId="1490B2A0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-4445</wp:posOffset>
+              <wp:posOffset>595630</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-4445</wp:posOffset>
+              <wp:posOffset>255905</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5760720" cy="3525520"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21476"/>
                 <wp:lineTo x="21500" y="21476"/>
                 <wp:lineTo x="21500" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="95605804" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="3525520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EA3850" w14:textId="3E1730A3" w:rsidR="00D96F94" w:rsidRPr="00723AC2" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
+    <w:p w14:paraId="22418C2B" w14:textId="27B16CE7" w:rsidR="00D96F94" w:rsidRPr="00D96F94" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EA3850" w14:textId="0EB821E9" w:rsidR="00D96F94" w:rsidRPr="00723AC2" w:rsidRDefault="00D96F94" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B81B028" w14:textId="4274C8F0" w:rsidR="00D96F94" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Toelichting: </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="-2071879714"/>
         <w:placeholder>
           <w:docPart w:val="A8CE96C5C70F42108D2443D7D5B62E79"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="797CF49D" w14:textId="3D65B5DE" w:rsidR="00D96F94" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="146DA06C" w14:textId="7A665230" w:rsidR="008040A4" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743ADA66" w14:textId="77777777" w:rsidR="00BF7E34" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
+    <w:p w14:paraId="743ADA66" w14:textId="6389B095" w:rsidR="00BF7E34" w:rsidRDefault="00726F40" w:rsidP="00BF7E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000" w:themeColor="text1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>FUNCTIE</w:t>
+      </w:r>
+      <w:r w:rsidR="008040A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>ONDERZOEK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5F2AB8" w14:textId="03F35654" w:rsidR="00BF7E34" w:rsidRDefault="008040A4" w:rsidP="00C420E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gewricht</w:t>
       </w:r>
       <w:r w:rsidRPr="00C420E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C420E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1491369654"/>
           <w:placeholder>
             <w:docPart w:val="348B68F0D75E4D07B8E9B9ACBEAD6A64"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="00C420E1">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C420E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B549C9" w14:textId="77777777" w:rsidR="007204DA" w:rsidRDefault="007204DA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1972,251 +2303,261 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440E30" w:rsidRPr="00055E6E" w14:paraId="76A0E8F8" w14:textId="77777777" w:rsidTr="001C1D45">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="737373"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="46BBC890" w14:textId="77777777" w:rsidR="00440E30" w:rsidRPr="00822D4C" w:rsidRDefault="00440E30" w:rsidP="00493693">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="148"/>
               <w:ind w:left="499"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00822D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Beweegrichting</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2D0A1C26" w14:textId="77777777" w:rsidR="00440E30" w:rsidRPr="00822D4C" w:rsidRDefault="00440E30" w:rsidP="00493693">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="266"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00822D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Links</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="77E69D7E" w14:textId="77777777" w:rsidR="00440E30" w:rsidRPr="00822D4C" w:rsidRDefault="00440E30" w:rsidP="00493693">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="203"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00822D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Rechts</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6534D3BF" w14:textId="77777777" w:rsidR="00440E30" w:rsidRPr="00822D4C" w:rsidRDefault="00440E30" w:rsidP="00493693">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="266"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00822D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Links</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="36AC32A9" w14:textId="77777777" w:rsidR="00440E30" w:rsidRPr="00822D4C" w:rsidRDefault="00440E30" w:rsidP="00493693">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="203"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00822D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Rechts</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="072042EF" w14:textId="77777777" w:rsidR="00440E30" w:rsidRPr="00822D4C" w:rsidRDefault="00440E30" w:rsidP="00493693">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="266"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00822D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Links</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7BB46D83" w14:textId="77777777" w:rsidR="00440E30" w:rsidRPr="00822D4C" w:rsidRDefault="00440E30" w:rsidP="00493693">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="203"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00822D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Rechts</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="737373"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="53DA3E9D" w14:textId="77777777" w:rsidR="00440E30" w:rsidRPr="00822D4C" w:rsidRDefault="00440E30" w:rsidP="00493693">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="148"/>
               <w:ind w:left="648"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00822D4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440E30" w:rsidRPr="00055E6E" w14:paraId="1EDE7B46" w14:textId="77777777" w:rsidTr="00055E6E">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="43481B77" w14:textId="77777777" w:rsidR="00440E30" w:rsidRDefault="00440E30" w:rsidP="001C1D45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16166D6E" w14:textId="77777777" w:rsidR="001C1D45" w:rsidRPr="00055E6E" w:rsidRDefault="001C1D45" w:rsidP="001C1D45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -3590,1177 +3931,1377 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spier:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="64222239"/>
           <w:placeholder>
             <w:docPart w:val="CF74EE71F43B4FF2A45AAE82A7BC8D8A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Resultaat: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-675495633"/>
           <w:placeholder>
             <w:docPart w:val="AEC5BD6D031A4E7ABCE5398C0FB4979C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="426BFFB0" w14:textId="267B8215" w:rsidR="00D96F94" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Spier: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="1345126053"/>
           <w:placeholder>
             <w:docPart w:val="B6DA83D7124D467F9B4C2017E3416186"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Resultaat: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="1625889844"/>
           <w:placeholder>
             <w:docPart w:val="D55C8D293C204D8CA8C125A90D7156A7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5F25AE32" w14:textId="77777777" w:rsidR="008040A4" w:rsidRPr="008040A4" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
+    <w:p w14:paraId="5F25AE32" w14:textId="7F31CE02" w:rsidR="008040A4" w:rsidRPr="008040A4" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000" w:themeColor="text1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BANDENTEST</w:t>
+      </w:r>
+      <w:r w:rsidR="00032D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00032D2F" w:rsidRPr="001B5676">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00032D2F" w:rsidRPr="007A45AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ALLEEN VOOR SPORTZORGMASSEUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00032D2F" w:rsidRPr="001B5676">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43989E90" w14:textId="72EB36C0" w:rsidR="008040A4" w:rsidRPr="008040A4" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Band:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-813096160"/>
           <w:placeholder>
             <w:docPart w:val="BEF9FABEDA4A4B9D912348F949BF5680"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Resultaat:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="1325481052"/>
           <w:placeholder>
             <w:docPart w:val="63477DC285244089AF9F27E8B029EB8F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4E85B36A" w14:textId="19EDBD15" w:rsidR="00BF7E34" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Band:</w:t>
       </w:r>
       <w:r w:rsidR="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1329362982"/>
           <w:placeholder>
             <w:docPart w:val="B8D59DED77024412BC8D75624E865F46"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF7E34" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Resultaat:</w:t>
       </w:r>
       <w:r w:rsidR="008754AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="369422780"/>
           <w:placeholder>
             <w:docPart w:val="BC6150D88E4E48A0A83C5D0CCFC86CC3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008754AE" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2FC7A1FE" w14:textId="77777777" w:rsidR="00162AFE" w:rsidRDefault="00162AFE" w:rsidP="00162AFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Band:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-876468413"/>
           <w:placeholder>
             <w:docPart w:val="1F3CD464BD234454A0B7611D5AD5DE5A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Resultaat:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="2051183324"/>
           <w:placeholder>
             <w:docPart w:val="CEAFEC39F37C4A6BB4C385DC784C1E6F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="06B4F48E" w14:textId="77777777" w:rsidR="00162AFE" w:rsidRDefault="00162AFE" w:rsidP="00162AFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Band:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-183132421"/>
           <w:placeholder>
             <w:docPart w:val="956EE49864384DB8A24B47C4F42111DE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Resultaat:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="1729502819"/>
           <w:placeholder>
             <w:docPart w:val="A1B99A5CF30C4CD1A1EC67E0712FFB41"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3E4B0D37" w14:textId="7586C6CE" w:rsidR="008040A4" w:rsidRPr="00BF7E34" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000" w:themeColor="text1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PALPATIEGEGEVENS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665BBC4D" w14:textId="7DBB486B" w:rsidR="00BF7E34" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
+    <w:p w14:paraId="6902C9A0" w14:textId="25F876D4" w:rsidR="00212049" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Huidkwaliteit:</w:t>
       </w:r>
       <w:r w:rsidR="008754AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="926460796"/>
           <w:placeholder>
             <w:docPart w:val="6F2A9AB3B4D941AB9F56CDF600BFA0F2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008754AE" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008754AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spierkwaliteit:</w:t>
       </w:r>
       <w:r w:rsidR="008754AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="688033414"/>
           <w:placeholder>
             <w:docPart w:val="951B37FD00EA4B33A903F224CEE58C02"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00212049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00212049" w:rsidRPr="00CC1314">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gewrichtskwaliteit: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:id w:val="748930266"/>
+          <w:placeholder>
+            <w:docPart w:val="81FAEAE9C9C14A55A05144ED4723BBAC"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00212049" w:rsidRPr="00CC1314">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2EA9F2A0" w14:textId="069D94A2" w:rsidR="008040A4" w:rsidRPr="00BF7E34" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000" w:themeColor="text1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008040A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>STAPPENPLAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B279F9" w14:textId="43C6F31B" w:rsidR="00BF7E34" w:rsidRDefault="008040A4" w:rsidP="00BF7E34">
+    <w:p w14:paraId="0EAD6D36" w14:textId="42C1E352" w:rsidR="003E347C" w:rsidRDefault="008040A4" w:rsidP="00301C1E">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Samenvatting:</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="333037502"/>
           <w:placeholder>
             <w:docPart w:val="6AC7691CC17E4EBF8F561F8126264AA6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Contra-indicaties:</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1032030917"/>
           <w:placeholder>
             <w:docPart w:val="E8DD2128904040F288421F1F7F441833"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Behandelaar competent: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="902188509"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007204DA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="1551576540"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007204DA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nee</w:t>
       </w:r>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Doorverwijzing naar: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-312640526"/>
           <w14:checkbox>
-            <w14:checked w14:val="0"/>
+            <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00301C1E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Arts</w:t>
       </w:r>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="1525134344"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Fysiotherapeut</w:t>
       </w:r>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="90133640"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>N.v.t.</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Reden:</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="2135519188"/>
           <w:placeholder>
             <w:docPart w:val="544B849B20EA4B819828BED8629EE595"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C82FA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Cliënt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gaat akkoord met het delen aan derden: </w:t>
+        <w:t xml:space="preserve"> gaat akkoord met het delen </w:t>
+      </w:r>
+      <w:r w:rsidR="00301C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegevens met</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> derden: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1671989316"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-264224977"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00723AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nee</w:t>
       </w:r>
+      <w:r w:rsidR="00301C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003E347C" w:rsidRPr="00F7724D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cliënt gaat akkoord met het delen </w:t>
+      </w:r>
+      <w:r w:rsidR="00301C1E" w:rsidRPr="00F7724D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gegevens </w:t>
+      </w:r>
+      <w:r w:rsidR="00392C75" w:rsidRPr="00F7724D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>met NGS-Toetsingscommissie en weet dat hij/zij gebeld kan worden om gegevens te verifiëren</w:t>
+      </w:r>
+      <w:r w:rsidR="003E347C" w:rsidRPr="00F7724D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:id w:val="1552340689"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003E347C" w:rsidRPr="00F7724D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003E347C" w:rsidRPr="00F7724D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:id w:val="-2061082830"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003E347C" w:rsidRPr="00F7724D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003E347C" w:rsidRPr="00F7724D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nee</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4457782D" w14:textId="77777777" w:rsidR="00BF7E34" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
+    <w:p w14:paraId="1BF34D6C" w14:textId="757262DB" w:rsidR="008040A4" w:rsidRPr="003E347C" w:rsidRDefault="00BF7E34" w:rsidP="003E347C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        </w:pBdr>
+      <w:r w:rsidRPr="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BEHANDELING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC7165" w14:textId="75E7DD09" w:rsidR="00BF7E34" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
+    <w:p w14:paraId="1AAC7165" w14:textId="431FB203" w:rsidR="00BF7E34" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Massageplan:</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-910848035"/>
           <w:placeholder>
             <w:docPart w:val="C5B32BE7B0BC4263A36917B41FBBE47D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tape en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bandageren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5174B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ALLEEN VOOR SPORT(ZORG)MASSEUR</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-944315021"/>
           <w:placeholder>
             <w:docPart w:val="70758BC9093D4A5CA395EEA49C457598"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tijdsplan (duur/aantal/frequentie):</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-906768469"/>
           <w:placeholder>
             <w:docPart w:val="8BDA019B702642DB83516140B0679927"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Aanwijzingen/advies aan trainer en/of sporter:</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="131136839"/>
           <w:placeholder>
             <w:docPart w:val="59FA06C84EE64A1AA69D373987C30292"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0D006AF8" w14:textId="0F5C75A9" w:rsidR="00BF7E34" w:rsidRDefault="00BF7E34" w:rsidP="00BF7E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000" w:themeColor="text1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4777,90 +5318,87 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF7E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vervolg:</w:t>
       </w:r>
       <w:r w:rsidR="00273136">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-793984235"/>
           <w:placeholder>
             <w:docPart w:val="182A3A89F19641FDA06733EAEB5F6C48"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00273136" w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00BF7E34" w:rsidRPr="00BF7E34" w:rsidSect="00055E6E">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F064553" w14:textId="77777777" w:rsidR="001C56C0" w:rsidRDefault="001C56C0" w:rsidP="00BF7E34">
+    <w:p w14:paraId="00FAB371" w14:textId="77777777" w:rsidR="007A74EE" w:rsidRDefault="007A74EE" w:rsidP="00BF7E34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="271C2D3D" w14:textId="77777777" w:rsidR="001C56C0" w:rsidRDefault="001C56C0" w:rsidP="00BF7E34">
+    <w:p w14:paraId="4402654D" w14:textId="77777777" w:rsidR="007A74EE" w:rsidRDefault="007A74EE" w:rsidP="00BF7E34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4904,93 +5442,92 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="126DC507" w14:textId="77777777" w:rsidR="00D10DB4" w:rsidRDefault="00D10DB4">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2026745521"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="28EF0A84" w14:textId="01FFEB4D" w:rsidR="00BF7E34" w:rsidRPr="00BF7E34" w:rsidRDefault="00D10DB4" w:rsidP="00D10DB4">
+      <w:p w14:paraId="28EF0A84" w14:textId="2323FD8C" w:rsidR="00BF7E34" w:rsidRPr="00BF7E34" w:rsidRDefault="00D10DB4" w:rsidP="00D10DB4">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00D10DB4">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>NGS2922</w:t>
+        </w:r>
+        <w:r w:rsidR="00B96223">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> versie juli 2026</w:t>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00BF7E34" w:rsidRPr="00BF7E34">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00BF7E34" w:rsidRPr="00BF7E34">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00BF7E34" w:rsidRPr="00BF7E34">
           <w:rPr>
@@ -5005,96 +5542,76 @@
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00BF7E34" w:rsidRPr="00BF7E34">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="226C6002" w14:textId="77777777" w:rsidR="00BF7E34" w:rsidRDefault="00BF7E34">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="397628B6" w14:textId="77777777" w:rsidR="001C56C0" w:rsidRDefault="001C56C0" w:rsidP="00BF7E34">
+    <w:p w14:paraId="29FE673D" w14:textId="77777777" w:rsidR="007A74EE" w:rsidRDefault="007A74EE" w:rsidP="00BF7E34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F390D57" w14:textId="77777777" w:rsidR="001C56C0" w:rsidRDefault="001C56C0" w:rsidP="00BF7E34">
+    <w:p w14:paraId="54D0ACFD" w14:textId="77777777" w:rsidR="007A74EE" w:rsidRDefault="007A74EE" w:rsidP="00BF7E34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7ADC10D6" w14:textId="2DB18C08" w:rsidR="00BF7E34" w:rsidRDefault="00BF7E34">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF7E34">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C4A8640" wp14:editId="76295E2C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4271645</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-106680</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1872615" cy="476250"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20736"/>
               <wp:lineTo x="21314" y="20736"/>
@@ -5133,60 +5650,50 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1872615" cy="476250"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="363D78C8" w14:textId="77777777" w:rsidR="00BF7E34" w:rsidRDefault="00BF7E34">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="76DC821B" w14:textId="77777777" w:rsidR="00D10DB4" w:rsidRDefault="00D10DB4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34956ECA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC46A85E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5335,75 +5842,120 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00723AC2"/>
+    <w:rsid w:val="00015FB6"/>
+    <w:rsid w:val="00032D2F"/>
     <w:rsid w:val="00055E6E"/>
+    <w:rsid w:val="00063254"/>
+    <w:rsid w:val="000B0CF3"/>
+    <w:rsid w:val="00114DF8"/>
     <w:rsid w:val="00162AFE"/>
+    <w:rsid w:val="001B5676"/>
     <w:rsid w:val="001C1D45"/>
+    <w:rsid w:val="001C228C"/>
     <w:rsid w:val="001C56C0"/>
+    <w:rsid w:val="00212049"/>
+    <w:rsid w:val="00226177"/>
+    <w:rsid w:val="00237AA1"/>
     <w:rsid w:val="00273136"/>
+    <w:rsid w:val="002860F5"/>
+    <w:rsid w:val="00301C1E"/>
+    <w:rsid w:val="00392C75"/>
+    <w:rsid w:val="003A10A4"/>
+    <w:rsid w:val="003E347C"/>
+    <w:rsid w:val="0041508D"/>
     <w:rsid w:val="00440E30"/>
+    <w:rsid w:val="004A7D1D"/>
+    <w:rsid w:val="004B4C77"/>
+    <w:rsid w:val="00510C2A"/>
+    <w:rsid w:val="00537F8E"/>
     <w:rsid w:val="0054411F"/>
+    <w:rsid w:val="005F3B6A"/>
+    <w:rsid w:val="00610241"/>
     <w:rsid w:val="00664B21"/>
+    <w:rsid w:val="006F322C"/>
     <w:rsid w:val="007204DA"/>
     <w:rsid w:val="00723AC2"/>
+    <w:rsid w:val="00726F40"/>
+    <w:rsid w:val="00781D81"/>
+    <w:rsid w:val="007A45AE"/>
+    <w:rsid w:val="007A74EE"/>
     <w:rsid w:val="008040A4"/>
     <w:rsid w:val="00805B4E"/>
     <w:rsid w:val="008120A5"/>
     <w:rsid w:val="00822D4C"/>
     <w:rsid w:val="008754AE"/>
+    <w:rsid w:val="00885593"/>
+    <w:rsid w:val="00910E30"/>
     <w:rsid w:val="009130D3"/>
     <w:rsid w:val="00953C89"/>
+    <w:rsid w:val="00986C25"/>
+    <w:rsid w:val="00AE13A5"/>
+    <w:rsid w:val="00B5174B"/>
+    <w:rsid w:val="00B96223"/>
     <w:rsid w:val="00BF7E34"/>
+    <w:rsid w:val="00C16793"/>
     <w:rsid w:val="00C420E1"/>
+    <w:rsid w:val="00C804DC"/>
     <w:rsid w:val="00C82FA2"/>
+    <w:rsid w:val="00CC1314"/>
+    <w:rsid w:val="00CC4711"/>
     <w:rsid w:val="00D10DB4"/>
+    <w:rsid w:val="00D3772A"/>
     <w:rsid w:val="00D96F94"/>
     <w:rsid w:val="00DB6514"/>
+    <w:rsid w:val="00DB67F7"/>
     <w:rsid w:val="00DD62A2"/>
     <w:rsid w:val="00DE0663"/>
+    <w:rsid w:val="00E263A0"/>
+    <w:rsid w:val="00F00CAD"/>
+    <w:rsid w:val="00F41C09"/>
+    <w:rsid w:val="00F7724D"/>
+    <w:rsid w:val="00F80BCF"/>
+    <w:rsid w:val="00FE3813"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78941499"/>
@@ -6433,55 +6985,55 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2505B3241D6945E08F699CA61CFC19EB"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0BD47EE6-CCA2-464C-9BED-EFFD443AD79C}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -7536,169 +8088,227 @@
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D12DC465E2B74552842AC0859180888D"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{01C7BD27-3A37-410C-BBAD-42F945F24309}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
+        <w:p w:rsidR="003214E1" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
           <w:pPr>
             <w:pStyle w:val="D12DC465E2B74552842AC0859180888D"/>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1F3CD464BD234454A0B7611D5AD5DE5A"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5FF07504-E088-46FA-855F-3064A45DC9B1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
+        <w:p w:rsidR="003214E1" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
           <w:pPr>
             <w:pStyle w:val="1F3CD464BD234454A0B7611D5AD5DE5A"/>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CEAFEC39F37C4A6BB4C385DC784C1E6F"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B371FB3-2BC3-4852-AA56-5AA38F582CBF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
+        <w:p w:rsidR="003214E1" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
           <w:pPr>
             <w:pStyle w:val="CEAFEC39F37C4A6BB4C385DC784C1E6F"/>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="956EE49864384DB8A24B47C4F42111DE"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{24E68A5B-F7D3-4B8D-81BD-EE27C7460B57}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
+        <w:p w:rsidR="003214E1" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
           <w:pPr>
             <w:pStyle w:val="956EE49864384DB8A24B47C4F42111DE"/>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A1B99A5CF30C4CD1A1EC67E0712FFB41"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{122B9364-A0BE-4D9B-A348-5B77F487DBF8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
+        <w:p w:rsidR="003214E1" w:rsidRDefault="00672DAF" w:rsidP="00672DAF">
           <w:pPr>
             <w:pStyle w:val="A1B99A5CF30C4CD1A1EC67E0712FFB41"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003F1CAE">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7FEB31592250405A97D044859B85DEB9"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{077E5CB3-F71A-405D-BDA1-5E7E6033ED44}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00874128" w:rsidRDefault="003214E1" w:rsidP="003214E1">
+          <w:pPr>
+            <w:pStyle w:val="7FEB31592250405A97D044859B85DEB9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003F1CAE">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="81FAEAE9C9C14A55A05144ED4723BBAC"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{634B1FC1-96C3-4793-A64B-546AE32B7516}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00EB69F3" w:rsidRDefault="007D4C7E" w:rsidP="007D4C7E">
+          <w:pPr>
+            <w:pStyle w:val="81FAEAE9C9C14A55A05144ED4723BBAC"/>
           </w:pPr>
           <w:r w:rsidRPr="003F1CAE">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7760,56 +8370,68 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00293CC4"/>
+    <w:rsid w:val="00186068"/>
+    <w:rsid w:val="002860F5"/>
     <w:rsid w:val="00293CC4"/>
     <w:rsid w:val="002A1078"/>
+    <w:rsid w:val="003214E1"/>
+    <w:rsid w:val="00505102"/>
     <w:rsid w:val="00672DAF"/>
     <w:rsid w:val="0078228B"/>
+    <w:rsid w:val="007D4C7E"/>
     <w:rsid w:val="00805B4E"/>
+    <w:rsid w:val="00874128"/>
+    <w:rsid w:val="00910E30"/>
+    <w:rsid w:val="009C5149"/>
+    <w:rsid w:val="00A3733E"/>
+    <w:rsid w:val="00D3772A"/>
+    <w:rsid w:val="00DB67F7"/>
     <w:rsid w:val="00DD62A2"/>
+    <w:rsid w:val="00EB69F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8229,51 +8851,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D12DC465E2B74552842AC0859180888D">
     <w:name w:val="D12DC465E2B74552842AC0859180888D"/>
     <w:rsid w:val="00672DAF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F3CD464BD234454A0B7611D5AD5DE5A">
     <w:name w:val="1F3CD464BD234454A0B7611D5AD5DE5A"/>
     <w:rsid w:val="00672DAF"/>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00672DAF"/>
+    <w:rsid w:val="007D4C7E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEAFEC39F37C4A6BB4C385DC784C1E6F">
     <w:name w:val="CEAFEC39F37C4A6BB4C385DC784C1E6F"/>
     <w:rsid w:val="00672DAF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="956EE49864384DB8A24B47C4F42111DE">
     <w:name w:val="956EE49864384DB8A24B47C4F42111DE"/>
     <w:rsid w:val="00672DAF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1B99A5CF30C4CD1A1EC67E0712FFB41">
     <w:name w:val="A1B99A5CF30C4CD1A1EC67E0712FFB41"/>
     <w:rsid w:val="00672DAF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2505B3241D6945E08F699CA61CFC19EB4">
     <w:name w:val="2505B3241D6945E08F699CA61CFC19EB4"/>
     <w:rsid w:val="00293CC4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC477567A7D94DDDAD44073A31665A034">
@@ -8549,50 +9171,58 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BDA019B702642DB83516140B06799273">
     <w:name w:val="8BDA019B702642DB83516140B06799273"/>
     <w:rsid w:val="00293CC4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="59FA06C84EE64A1AA69D373987C302923">
     <w:name w:val="59FA06C84EE64A1AA69D373987C302923"/>
     <w:rsid w:val="00293CC4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="182A3A89F19641FDA06733EAEB5F6C483">
     <w:name w:val="182A3A89F19641FDA06733EAEB5F6C483"/>
     <w:rsid w:val="00293CC4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FEB31592250405A97D044859B85DEB9">
+    <w:name w:val="7FEB31592250405A97D044859B85DEB9"/>
+    <w:rsid w:val="003214E1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81FAEAE9C9C14A55A05144ED4723BBAC">
+    <w:name w:val="81FAEAE9C9C14A55A05144ED4723BBAC"/>
+    <w:rsid w:val="007D4C7E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -8892,51 +9522,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005B575826ABE80448B129F5030163D787" ma:contentTypeVersion="14" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="ed166c6ec28f5b4aef723b4581522218">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30897b60-7ab3-43a6-a9cc-62b1911f1553" xmlns:ns3="c4157d80-e8f2-4a73-b78d-734923d438f1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3ad42f690110e4a227152130913b20ff" ns2:_="" ns3:_="">
     <xsd:import namespace="30897b60-7ab3-43a6-a9cc-62b1911f1553"/>
     <xsd:import namespace="c4157d80-e8f2-4a73-b78d-734923d438f1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -9109,121 +9744,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="30897b60-7ab3-43a6-a9cc-62b1911f1553">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c4157d80-e8f2-4a73-b78d-734923d438f1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A3F562E-8C26-4100-930A-B6AE5A447634}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55CC18B8-8C05-4326-BC27-B35533D559E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="30897b60-7ab3-43a6-a9cc-62b1911f1553"/>
+    <ds:schemaRef ds:uri="c4157d80-e8f2-4a73-b78d-734923d438f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EF207D-0C04-477C-971A-AA8B9F14008D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="30897b60-7ab3-43a6-a9cc-62b1911f1553"/>
+    <ds:schemaRef ds:uri="c4157d80-e8f2-4a73-b78d-734923d438f1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9CE9BC0-EB62-4752-8E0B-D367026F0D6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>470</Words>
-  <Characters>2587</Characters>
+  <Words>539</Words>
+  <Characters>2965</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3051</CharactersWithSpaces>
+  <CharactersWithSpaces>3498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Danny de Beer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005B575826ABE80448B129F5030163D787</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>